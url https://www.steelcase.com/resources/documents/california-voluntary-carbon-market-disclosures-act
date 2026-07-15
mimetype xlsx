--- v0 (2025-12-05)
+++ v1 (2026-07-15)
@@ -1,590 +1,661 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://steelcase.sharepoint.com/sites/CarbonCoreTeam/Shared Documents/CarbonNeutral® products/California Disclosure (AB1305)/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sbuchana\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5D63FB4A-55D2-482F-B0E6-467890EA7E6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CAE9F470-A69E-4D70-B3F3-1ED804B6B360}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" firstSheet="1" activeTab="1" xr2:uid="{0736D6C2-5445-45AF-85F5-C2EFB28652A3}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{0736D6C2-5445-45AF-85F5-C2EFB28652A3}"/>
   </bookViews>
   <sheets>
     <sheet name="Active" sheetId="1" r:id="rId1"/>
     <sheet name="Historic" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="359" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="477" uniqueCount="149">
   <si>
     <t>Name of the entity selling the offset</t>
   </si>
   <si>
     <t>Offset registry or program</t>
   </si>
   <si>
     <t>Project identification number</t>
   </si>
   <si>
     <t>Project name as listed in the registry or program</t>
   </si>
   <si>
     <t>Offset project type</t>
   </si>
   <si>
     <t>Site location</t>
   </si>
   <si>
     <t>Protocol used to estimate emissions reductions or removal benefits</t>
   </si>
   <si>
     <t>Whether there is independent third-party vertification of company data</t>
   </si>
   <si>
     <t>Whether there is independent third-party vertification of claims listed</t>
   </si>
   <si>
+    <t>CarbonNeutral® product (APAC, AMER) and Climate Impact Partners® certified (EMEA) products</t>
+  </si>
+  <si>
+    <t>Climate Impact Partners</t>
+  </si>
+  <si>
+    <t>VCS</t>
+  </si>
+  <si>
+    <t>‘GUANARÉ’ FOREST PLANTATIONS ON DEGRADED GRASSLANDS UNDER EXTENSIVE GRAZING</t>
+  </si>
+  <si>
+    <t>Removal</t>
+  </si>
+  <si>
+    <t>Uruguay</t>
+  </si>
+  <si>
+    <t>AR-ACM0001</t>
+  </si>
+  <si>
+    <t>Yes, Environmental Product Declaration</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Blue Sky Solar: Renewable Energy Portfolio</t>
+  </si>
+  <si>
+    <t>Avoided Emissions</t>
+  </si>
+  <si>
+    <t>India</t>
+  </si>
+  <si>
+    <t>ACM2</t>
+  </si>
+  <si>
+    <t>ACR</t>
+  </si>
+  <si>
+    <t>ILTF/NICC &amp; SIG Keweenaw Bay Indian Community Forest Carbon Project</t>
+  </si>
+  <si>
+    <t>Avoided Emissions / Removal</t>
+  </si>
+  <si>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>Improved Forest Management (IFM) on Non-Federal U.S. Forestlands</t>
+  </si>
+  <si>
+    <t>Dhaka Methane Leak Repairs - Energy Efficency</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
+  </si>
+  <si>
+    <t>AM0023</t>
+  </si>
+  <si>
+    <t>VER, Gold Standard</t>
+  </si>
+  <si>
+    <t>GS2434 and CDM/GS11616</t>
+  </si>
+  <si>
+    <t>Improved Insulation and Stoves</t>
+  </si>
+  <si>
+    <t>Mongolia</t>
+  </si>
+  <si>
+    <t>AMS-II.E-(and TPDDTEC)</t>
+  </si>
+  <si>
+    <t>Westphalen Forests (IFM)</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>VM0012</t>
+  </si>
+  <si>
+    <t>HFC Super Pollutants Portfolio / A-Gas V13</t>
+  </si>
+  <si>
+    <t>Certified Reclaimed HFC Refrigerants, Propellants, and Fire Suppressants</t>
+  </si>
+  <si>
+    <t>VCS4022-3</t>
+  </si>
+  <si>
+    <t>Agreena Regenerative Ag United Kingdom, Europe</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>VM0042</t>
+  </si>
+  <si>
+    <t>ACR0680</t>
+  </si>
+  <si>
+    <t>Quinte Forestry IFM</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>Improved Forest Management (IFM) on Canadian Forestlands</t>
+  </si>
+  <si>
+    <t>GS 11330-13301</t>
+  </si>
+  <si>
+    <t>Circle Gas Smart Meters</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>GS TPDDTEC</t>
+  </si>
+  <si>
+    <t>Puro</t>
+  </si>
+  <si>
+    <t>Puro753518</t>
+  </si>
+  <si>
+    <t>Oregon Biochar Solutions</t>
+  </si>
+  <si>
+    <t>Biochar Methodology Edition 2022 Version 3.0</t>
+  </si>
+  <si>
+    <t>Operational Carbon Neutral Commitment (100% scope 1 emissions compensation)</t>
+  </si>
+  <si>
+    <t>Reducing Gas Leakages within the Titas Gas Distribution Network in Bangladesh - CER Conversion</t>
+  </si>
+  <si>
+    <t>Yes, limited assurance</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>The Nature Conservancy</t>
+  </si>
+  <si>
+    <t>The Nature Conservancy – Michigamme Highlands Carbon Project</t>
+  </si>
+  <si>
+    <t>IFM V2.0</t>
+  </si>
+  <si>
+    <t>Gold Standard</t>
+  </si>
+  <si>
+    <t>Aqua Clara Safe Water Program</t>
+  </si>
+  <si>
+    <t>GS Methodology for emission reductions from safe drinking water supply</t>
+  </si>
+  <si>
+    <t>Date range that offsets were actively applied to claim</t>
+  </si>
+  <si>
     <t>CarbonNeutral® Product Certification</t>
   </si>
   <si>
-    <t>Climate Impact Partners</t>
-[...107 lines deleted...]
-    <t>IFM V2.0</t>
+    <t>12/15/2023 - 3/14/2021</t>
+  </si>
+  <si>
+    <t>CDM</t>
+  </si>
+  <si>
+    <t>Yunnan Gaohe River 3rd level Hydropower Project</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>AMS-I.D</t>
+  </si>
+  <si>
+    <t>12/15/2023 - 3/14/2022</t>
+  </si>
+  <si>
+    <t>BURN STOVES PROJECT IN KENYA</t>
+  </si>
+  <si>
+    <t>GS TPDDTEC v3.1</t>
+  </si>
+  <si>
+    <t>12/15/2023 - 3/14/2023</t>
+  </si>
+  <si>
+    <t>Advanced Refrigeration US49 - ARS 004</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Advanced Refrigeration Systems</t>
+  </si>
+  <si>
+    <t>12/15/2023 - 3/14/2024</t>
+  </si>
+  <si>
+    <t>GUOLUO GRASSLAND SUSTAINABLE MANAGEMENT PROJECT</t>
+  </si>
+  <si>
+    <t>VM0026</t>
+  </si>
+  <si>
+    <t>3/15/2024 - 12/26/2024</t>
+  </si>
+  <si>
+    <t>POA 8438</t>
+  </si>
+  <si>
+    <t>Clean Cook Stoves in Sub-Saharan Africa by ClimateCare Limited</t>
+  </si>
+  <si>
+    <t>AMS-II.G</t>
+  </si>
+  <si>
+    <t>3/15/2024 - 12/26/2025</t>
+  </si>
+  <si>
+    <t>791/747/813</t>
+  </si>
+  <si>
+    <t>Advanced Refrigeration - ARS2020003</t>
+  </si>
+  <si>
+    <t>Metro Delhi, India</t>
+  </si>
+  <si>
+    <t>ACM0016</t>
+  </si>
+  <si>
+    <t>Hunan Tongba Small Hydropower Project</t>
+  </si>
+  <si>
+    <t>594/595/596/597/737/899/996</t>
+  </si>
+  <si>
+    <t>TIST Program in Kenya</t>
+  </si>
+  <si>
+    <t>AR-ACM0001 / AR-AMS0001</t>
+  </si>
+  <si>
+    <t>7901 (VCS1018)</t>
+  </si>
+  <si>
+    <t>Wind power project in Tamil Nadu by SWPPL</t>
+  </si>
+  <si>
+    <t>5/21/2025 - 7/30/2025</t>
+  </si>
+  <si>
+    <t>CDM, Gold Standard</t>
+  </si>
+  <si>
+    <t>POA 9181</t>
+  </si>
+  <si>
+    <t>MicroEnergy Credits – Microfinance for Clean Energy Product Lines – India</t>
+  </si>
+  <si>
+    <t>AMS-III.AR / AMS-II.G / AMS III.AV</t>
+  </si>
+  <si>
+    <t>CVS</t>
+  </si>
+  <si>
+    <t>Bundled Solar Photovoltaic Project by ACME</t>
+  </si>
+  <si>
+    <t>A-Gas V13</t>
+  </si>
+  <si>
+    <t>7/30/2025 - 9/21/2025</t>
+  </si>
+  <si>
+    <t>ACR869</t>
+  </si>
+  <si>
+    <t>Reclaimed HFC Super Pollutants, USA</t>
+  </si>
+  <si>
+    <t>VCS959</t>
+  </si>
+  <si>
+    <t>Guanare Afforestation, Uruguay</t>
+  </si>
+  <si>
+    <t>GS1890</t>
+  </si>
+  <si>
+    <t>Bac Lieu Wind Power, Vietnam</t>
+  </si>
+  <si>
+    <t>Vietnam</t>
+  </si>
+  <si>
+    <t>ACM0002 Grid-connected electricity generation from renewable sources</t>
+  </si>
+  <si>
+    <t>VCS987</t>
+  </si>
+  <si>
+    <t>Reforestation and Community Development, Ghana</t>
+  </si>
+  <si>
+    <t>Ghana</t>
+  </si>
+  <si>
+    <t>AR-AM0003</t>
+  </si>
+  <si>
+    <t>Improved Insulation and Stoves, Mongolia</t>
+  </si>
+  <si>
+    <t>Amazon Sustainability Exchange</t>
+  </si>
+  <si>
+    <t>ACR-FR-1129-2025-2917-30032 to 30931</t>
+  </si>
+  <si>
+    <t>Destruction of Ozone Depleting Substances (ODS) from International Sources</t>
+  </si>
+  <si>
+    <t>Reduction</t>
+  </si>
+  <si>
+    <t>Middle East/Auvergne-Rhone-Alps</t>
+  </si>
+  <si>
+    <t>Destruction of Ozone Depleting Substances (ODS) from International Sources, Version 1.0</t>
+  </si>
+  <si>
+    <t>3/1/2022 - 2/28/2023</t>
+  </si>
+  <si>
+    <t>Albany Water Board - Improved Forest Management Project</t>
+  </si>
+  <si>
+    <t>Avoided Emissions/Removal</t>
+  </si>
+  <si>
+    <t>Improved Forest Management Methodology for Quantifying GHG Removals and Emission Reductions through Increased Forest Carbon Sequestration on Non-Federal U.S. Forestlands v.1.3</t>
+  </si>
+  <si>
+    <t>GS 3378</t>
+  </si>
+  <si>
+    <t>SOLAR WATER HEATER PROGRAM IN INDIA - POA</t>
+  </si>
+  <si>
+    <t>AMS-I.C</t>
+  </si>
+  <si>
+    <t>Guoluo Grassland Sustainable Management Project</t>
+  </si>
+  <si>
+    <t>WIND POWER PROJECT OF CLP WIND FARMS (INDIA) PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>ACM0002</t>
+  </si>
+  <si>
+    <t>3/1/2023 - 2/29/2024</t>
   </si>
   <si>
     <t>Patch Technologies, Inc.</t>
   </si>
   <si>
     <t>CO2 UTILIZATION IN CONCRETE - REMOVALS &amp; REDUCTIONS - CARBONCURE - U.S. PROJECT #1</t>
   </si>
   <si>
     <t>VM0043</t>
   </si>
   <si>
-    <t>Date range that offsets were actively applied to claim</t>
-[...197 lines deleted...]
-    <t>ACM0002</t>
+    <t>Circle Gas LPG Smart Meter Program</t>
+  </si>
+  <si>
+    <t>Reducing Gas Leakages within the Titas Gas Distribution Network in Bangladesh</t>
+  </si>
+  <si>
+    <t>3/1/2024 - 2/28/2025</t>
+  </si>
+  <si>
+    <t>Humbo Ethiopia Assisted Natural Regeneration Project</t>
+  </si>
+  <si>
+    <t>Ethiopia</t>
+  </si>
+  <si>
+    <t>Afforestation – Reforestation GHG Emissions Reductions &amp; Sequestration Methodology | Version 1</t>
+  </si>
+  <si>
+    <t>GCSP</t>
+  </si>
+  <si>
+    <t>Carboneers SRC India Biochar</t>
+  </si>
+  <si>
+    <t>Global Artisan C-Sink | Version 2.1A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="21">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...22 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
@@ -673,275 +744,398 @@
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="16" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Neutral" xfId="1" builtinId="28"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1003,51 +1197,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1145,1484 +1339,1901 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5570F409-3E43-4198-B5DA-E17A0BAEBC39}">
-  <dimension ref="B1:K13"/>
+  <dimension ref="B2:K17"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="E9" sqref="E9"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="J6" sqref="J6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="8.7265625" style="1"/>
+    <col min="2" max="2" width="27.81640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="23.7265625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.453125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="20.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="40.26953125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="20.54296875" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="30" style="1" customWidth="1"/>
-    <col min="10" max="10" width="22.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="8.7109375" style="1"/>
+    <col min="10" max="10" width="36" style="2" customWidth="1"/>
+    <col min="11" max="11" width="33.81640625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" thickBot="1"/>
-[...2 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="2" spans="2:11" s="3" customFormat="1" ht="62.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="34"/>
+      <c r="C2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="J2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B3" s="45" t="s">
+    <row r="3" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="56" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="9">
+      <c r="E3" s="8">
         <v>959</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K3" s="8" t="s">
+      <c r="K3" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="4" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B4" s="46"/>
+    <row r="4" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="57"/>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="8">
         <v>1931</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="F4" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="G4" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H4" s="7" t="s">
+      <c r="H4" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="I4" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="J4" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K4" s="8" t="s">
+      <c r="K4" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="5" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B5" s="46"/>
+    <row r="5" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="57"/>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="D5" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E5" s="9">
+      <c r="E5" s="8">
         <v>637</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="F5" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="G5" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="H5" s="7" t="s">
+      <c r="H5" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="I5" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="7" t="s">
+      <c r="J5" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="8" t="s">
+      <c r="K5" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="6" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B6" s="46"/>
+    <row r="6" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="57"/>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="D6" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E6" s="9">
+      <c r="E6" s="8">
         <v>2478</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="F6" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="G6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H6" s="7" t="s">
+      <c r="H6" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="7" t="s">
+      <c r="I6" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="7" t="s">
+      <c r="J6" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K6" s="8" t="s">
+      <c r="K6" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="7" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B7" s="46"/>
+    <row r="7" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="57"/>
       <c r="C7" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="D7" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="F7" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="G7" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="H7" s="7" t="s">
+      <c r="H7" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="I7" s="7" t="s">
+      <c r="I7" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="J7" s="7" t="s">
+      <c r="J7" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K7" s="8" t="s">
+      <c r="K7" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="8" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B8" s="46"/>
+    <row r="8" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="57"/>
       <c r="C8" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="E8" s="9">
+      <c r="E8" s="8">
         <v>3363</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="F8" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="G8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H8" s="7" t="s">
+      <c r="H8" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="I8" s="7" t="s">
+      <c r="I8" s="6" t="s">
         <v>37</v>
       </c>
-      <c r="J8" s="7" t="s">
+      <c r="J8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K8" s="8" t="s">
+      <c r="K8" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B9" s="46"/>
+    <row r="9" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="57"/>
       <c r="C9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="D9" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E9" s="9">
+      <c r="E9" s="8">
         <v>935</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="F9" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="G9" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="H9" s="7" t="s">
+      <c r="H9" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="I9" s="7" t="s">
+      <c r="I9" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="J9" s="7" t="s">
+      <c r="J9" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="K9" s="8" t="s">
+      <c r="K9" s="7" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="10" spans="2:11" ht="51.95" customHeight="1">
-      <c r="B10" s="47" t="s">
+    <row r="10" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="57"/>
+      <c r="C10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="C10" s="24" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="11" t="s">
+      <c r="F10" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K10" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="57"/>
+      <c r="C11" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="I11" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K11" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="57"/>
+      <c r="C12" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K12" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="2:11" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="58"/>
+      <c r="C13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="K13" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="56" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E14" s="19">
         <v>2478</v>
       </c>
-      <c r="F10" s="11" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="11" t="s">
+      <c r="F14" s="35" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" s="35" t="s">
         <v>19</v>
       </c>
-      <c r="H10" s="11" t="s">
+      <c r="H14" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="I10" s="11" t="s">
+      <c r="I14" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="J10" s="26" t="s">
-[...11 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="J14" s="20" t="s">
+        <v>58</v>
+      </c>
+      <c r="K14" s="21" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="2:11" ht="52" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="57"/>
+      <c r="C15" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="E11" s="9">
+      <c r="E15" s="8">
         <v>647</v>
       </c>
-      <c r="F11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="7" t="s">
+      <c r="F15" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="G15" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="H11" s="7" t="s">
+      <c r="H15" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="I11" s="7" t="s">
-[...42 lines deleted...]
-      <c r="J13" s="1"/>
+      <c r="I15" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="K15" s="12" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="2:11" ht="52" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="58"/>
+      <c r="C16" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="49" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="50">
+        <v>11169</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>64</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>50</v>
+      </c>
+      <c r="I16" s="49" t="s">
+        <v>65</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K16" s="14" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="17" spans="4:10" x14ac:dyDescent="0.35">
+      <c r="D17" s="1"/>
+      <c r="F17" s="1"/>
+      <c r="J17" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B3:B9"/>
-    <mergeCell ref="B10:B12"/>
+    <mergeCell ref="B14:B16"/>
+    <mergeCell ref="B3:B13"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C37A1E8E-5230-4F96-8A27-4190D0C562AA}">
-  <dimension ref="B2:L29"/>
+  <dimension ref="B2:L38"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="L29" sqref="D3:L29"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="K1" sqref="K1:L1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="48.6" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="48.65" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="8.7109375" style="1"/>
+    <col min="1" max="1" width="8.7265625" style="1"/>
+    <col min="2" max="2" width="27.81640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="18.1796875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="20.81640625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="33.26953125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="20.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="25" style="1" customWidth="1"/>
+    <col min="10" max="10" width="36.26953125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="26.7265625" style="2" customWidth="1"/>
+    <col min="12" max="12" width="26.7265625" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:12" s="3" customFormat="1" ht="48.6" customHeight="1">
-[...1 lines deleted...]
-      <c r="C2" s="31" t="s">
+    <row r="2" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B2" s="24"/>
+      <c r="C2" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D2" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="E2" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="G2" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="H2" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="I2" s="26" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2" s="26" t="s">
+        <v>6</v>
+      </c>
+      <c r="K2" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="L2" s="27" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="F3" s="10">
+        <v>3668</v>
+      </c>
+      <c r="G3" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="H3" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" s="19" t="s">
+        <v>71</v>
+      </c>
+      <c r="J3" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="K3" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="L3" s="28" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="60"/>
+      <c r="C4" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F4" s="8">
+        <v>5642</v>
+      </c>
+      <c r="G4" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="D2" s="32" t="s">
-[...31 lines deleted...]
-      <c r="C3" s="19" t="s">
+      <c r="J4" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="K4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L4" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="60"/>
+      <c r="C5" s="16" t="s">
+        <v>76</v>
+      </c>
+      <c r="D5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="8">
+        <v>598</v>
+      </c>
+      <c r="G5" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H5" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J5" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="K5" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L5" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="60"/>
+      <c r="C6" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F6" s="8">
+        <v>2458</v>
+      </c>
+      <c r="G6" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H6" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I6" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="J6" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="K6" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L6" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="60"/>
+      <c r="C7" s="16" t="s">
+        <v>83</v>
+      </c>
+      <c r="D7" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F7" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="G7" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="H7" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="J7" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="K7" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L7" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B8" s="60"/>
+      <c r="C8" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="G8" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="H8" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="K8" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L8" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B9" s="60"/>
+      <c r="C9" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D9" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F9" s="8">
+        <v>4463</v>
+      </c>
+      <c r="G9" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="H9" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J9" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="K9" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L9" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B10" s="60"/>
+      <c r="C10" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D10" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="8">
+        <v>2458</v>
+      </c>
+      <c r="G10" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="H10" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I10" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="K10" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L10" s="29" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="60"/>
+      <c r="C11" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D11" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" s="8">
+        <v>4408</v>
+      </c>
+      <c r="G11" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="H11" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="K11" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L11" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B12" s="60"/>
+      <c r="C12" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="8">
+        <v>598</v>
+      </c>
+      <c r="G12" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H12" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="K12" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="13" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B13" s="60"/>
+      <c r="C13" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D13" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="H13" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="K13" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L13" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="14" spans="2:12" s="3" customFormat="1" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="60"/>
+      <c r="C14" s="16" t="s">
+        <v>87</v>
+      </c>
+      <c r="D14" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="F14" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="G14" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="H14" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J14" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K14" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L14" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="60"/>
+      <c r="C15" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F15" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="G15" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="H15" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J15" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="K15" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L15" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="60"/>
+      <c r="C16" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="8">
+        <v>637</v>
+      </c>
+      <c r="G16" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="K16" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L16" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" ht="102" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="11"/>
+      <c r="C17" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D17" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" s="8">
+        <v>1753</v>
+      </c>
+      <c r="G17" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I17" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>21</v>
+      </c>
+      <c r="K17" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L17" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="18" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="11"/>
+      <c r="C18" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="8">
+        <v>935</v>
+      </c>
+      <c r="G18" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="K18" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L18" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="19" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="11"/>
+      <c r="C19" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F19" s="8">
+        <v>11169</v>
+      </c>
+      <c r="G19" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I19" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="K19" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L19" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B20" s="11"/>
+      <c r="C20" s="17" t="s">
+        <v>98</v>
+      </c>
+      <c r="D20" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="F20" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="G20" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="K20" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L20" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="11"/>
+      <c r="C21" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D21" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="G21" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="33" t="s">
+        <v>39</v>
+      </c>
+      <c r="K21" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L21" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="11"/>
+      <c r="C22" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D22" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="G22" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="J22" s="33" t="s">
+        <v>15</v>
+      </c>
+      <c r="K22" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L22" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="11"/>
+      <c r="C23" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="G23" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="J23" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="K23" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L23" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="11"/>
+      <c r="C24" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="33" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="J24" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="K24" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L24" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="11"/>
+      <c r="C25" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D25" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="G25" s="33" t="s">
+        <v>119</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J25" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="K25" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L25" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="48.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="11"/>
+      <c r="C26" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E26" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="F26" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="G26" s="33" t="s">
+        <v>122</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="I26" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="J26" s="33" t="s">
+        <v>125</v>
+      </c>
+      <c r="K26" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="L26" s="31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="141.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="61" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="D27" s="38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="39">
+        <v>424</v>
+      </c>
+      <c r="G27" s="39" t="s">
+        <v>127</v>
+      </c>
+      <c r="H27" s="39" t="s">
+        <v>128</v>
+      </c>
+      <c r="I27" s="39" t="s">
+        <v>78</v>
+      </c>
+      <c r="J27" s="39" t="s">
+        <v>129</v>
+      </c>
+      <c r="K27" s="40" t="s">
+        <v>58</v>
+      </c>
+      <c r="L27" s="41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="62"/>
+      <c r="C28" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F28" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="G28" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="H28" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="K28" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="L28" s="32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="29" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="62"/>
+      <c r="C29" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D29" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="8">
+        <v>2458</v>
+      </c>
+      <c r="G29" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="H29" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="K29" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="L29" s="32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="62"/>
+      <c r="C30" s="37" t="s">
+        <v>126</v>
+      </c>
+      <c r="D30" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="8">
+        <v>1257</v>
+      </c>
+      <c r="G30" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>20</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="K30" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="L30" s="32" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="31" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="62"/>
+      <c r="C31" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" s="43" t="s">
+        <v>137</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="8">
+        <v>3207</v>
+      </c>
+      <c r="G31" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="H31" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I31" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="K31" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="32" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B32" s="62"/>
+      <c r="C32" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" s="44">
+        <v>11330</v>
+      </c>
+      <c r="G32" s="45" t="s">
+        <v>140</v>
+      </c>
+      <c r="H32" s="8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="J32" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="D3" s="25" t="s">
-[...11 lines deleted...]
-      <c r="H3" s="25" t="s">
+      <c r="K32" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L32" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="62"/>
+      <c r="C33" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D33" s="42" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="44">
+        <v>2478</v>
+      </c>
+      <c r="G33" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="H33" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="I3" s="25" t="s">
-[...26 lines deleted...]
-      <c r="G4" s="9" t="s">
+      <c r="I33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="K33" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="H4" s="9" t="s">
+      <c r="L33" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="34" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="62"/>
+      <c r="C34" s="37" t="s">
+        <v>136</v>
+      </c>
+      <c r="D34" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F34" s="8">
+        <v>647</v>
+      </c>
+      <c r="G34" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="I34" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="J34" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="K34" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L34" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="35" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="62"/>
+      <c r="C35" s="37" t="s">
+        <v>142</v>
+      </c>
+      <c r="D35" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="44">
+        <v>2478</v>
+      </c>
+      <c r="G35" s="47" t="s">
+        <v>141</v>
+      </c>
+      <c r="H35" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="I4" s="9" t="s">
+      <c r="I35" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L35" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="J4" s="9" t="s">
+    </row>
+    <row r="36" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="62"/>
+      <c r="C36" s="37" t="s">
+        <v>142</v>
+      </c>
+      <c r="D36" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="F36" s="44">
+        <v>10220</v>
+      </c>
+      <c r="G36" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="K36" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L36" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="62"/>
+      <c r="C37" s="37" t="s">
+        <v>142</v>
+      </c>
+      <c r="D37" s="46" t="s">
+        <v>137</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="F37" s="52">
+        <v>1024</v>
+      </c>
+      <c r="G37" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="K37" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="L37" s="7" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" ht="48.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="63"/>
+      <c r="C38" s="48" t="s">
+        <v>142</v>
+      </c>
+      <c r="D38" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="K4" s="9" t="s">
-[...8 lines deleted...]
-      <c r="C5" s="20" t="s">
+      <c r="E38" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="F38" s="9">
+        <v>647</v>
+      </c>
+      <c r="G38" s="53" t="s">
         <v>61</v>
       </c>
-      <c r="D5" s="9" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="9" t="s">
+      <c r="H38" s="53" t="s">
+        <v>24</v>
+      </c>
+      <c r="I38" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="J38" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="H5" s="9" t="s">
-[...68 lines deleted...]
-      <c r="I7" s="9" t="s">
+      <c r="K38" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="L38" s="55" t="s">
         <v>59</v>
-      </c>
-[...735 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B3:B16"/>
-    <mergeCell ref="B26:B29"/>
+    <mergeCell ref="B27:B38"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a8cc3f75-f55f-41dc-9e88-54be9b7067c6">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="13d9679a-8e04-45d1-b60a-b3a20330a504" xsi:nil="true"/>
     <SharedWithUsers xmlns="13d9679a-8e04-45d1-b60a-b3a20330a504">
       <UserInfo>
         <DisplayName>Eick, Angela</DisplayName>
         <AccountId>470</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Pace, Katie</DisplayName>
         <AccountId>155</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>O'Connor, James</DisplayName>
         <AccountId>408</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Bryzgalski, Kaila</DisplayName>
         <AccountId>72</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100214009B92B63D44D9DA4B07E70462C31" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9ea6d4e92b51c5164f6f130711a76f03">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8cc3f75-f55f-41dc-9e88-54be9b7067c6" xmlns:ns3="13d9679a-8e04-45d1-b60a-b3a20330a504" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6672d5447ccfc433c97d7f221814ece6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100214009B92B63D44D9DA4B07E70462C31" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d422f7df4c4e6b4f2c598debb4852a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a8cc3f75-f55f-41dc-9e88-54be9b7067c6" xmlns:ns3="13d9679a-8e04-45d1-b60a-b3a20330a504" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="59c57b1fe96256c3e8d7cc0c5ed62230" ns2:_="" ns3:_="">
     <xsd:import namespace="a8cc3f75-f55f-41dc-9e88-54be9b7067c6"/>
     <xsd:import namespace="13d9679a-8e04-45d1-b60a-b3a20330a504"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a8cc3f75-f55f-41dc-9e88-54be9b7067c6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2661,50 +3272,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7bc68a4b-62cc-4e91-af93-a2b2dcf1751d" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13d9679a-8e04-45d1-b60a-b3a20330a504" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2807,72 +3423,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7DC23D9-4E4C-4481-B5B1-ADBFCAE1C8C6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503EFE95-EC93-4B89-85B1-E627C7FC0418}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="a8cc3f75-f55f-41dc-9e88-54be9b7067c6"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="13d9679a-8e04-45d1-b60a-b3a20330a504"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{503EFE95-EC93-4B89-85B1-E627C7FC0418}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7DC23D9-4E4C-4481-B5B1-ADBFCAE1C8C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA94FED8-AC82-489D-A74C-8E454FAA25AC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{195012C8-7FEB-4426-AF7A-293F04813AA1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a8cc3f75-f55f-41dc-9e88-54be9b7067c6"/>
+    <ds:schemaRef ds:uri="13d9679a-8e04-45d1-b60a-b3a20330a504"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Active</vt:lpstr>
+      <vt:lpstr>Historic</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company>Steelcase Inc</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tropf, Maeve</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100214009B92B63D44D9DA4B07E70462C31</vt:lpwstr>
   </property>
 </Properties>
 </file>